--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -35,51 +35,51 @@
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyễn Hồ Lan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="90" w:line="260"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lập trình viên Full-Stack cao cấp — 22 năm lập trình. Từ tháng 8/2025 làm sản phẩm cùng AI.</w:t>
+        <w:t xml:space="preserve">Lập trình viên Full-Stack cao cấp — 22 năm lập trình, 1 năm dựng sản phẩm cùng AI — từ tháng 8/2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">TP. Hồ Chí Minh, Việt Nam   ·   +84 908 551 982   ·   nhlan82@gmail.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D9D9D9" w:sz="4" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
@@ -92,65 +92,65 @@
         <w:t xml:space="preserve">01  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">GIỚI THIỆU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140" w:line="260"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tôi làm lập trình 22 năm, chủ yếu là ứng dụng web và hệ thống quản lý. Đã làm qua site thương mại điện tử, phần mềm bán hàng, danh bạ bác sĩ ở Mỹ, phần mềm đặt lịch, hệ thống dữ liệu chứng khoán, ứng dụng trên iOS, Android, macOS, Windows, và các giải pháp kỹ thuật đặt riêng. Biết đủ cả backend, frontend, app lẫn server nên tôi nhận được cả dự án và dẫn nhóm đi tới cuối, chứ không chỉ lo một khúc rồi bàn giao.</w:t>
+        <w:t xml:space="preserve">Tôi làm lập trình 22 năm, chủ yếu là ứng dụng web và hệ thống quản lý. Đã làm qua site thương mại điện tử, phần mềm bán hàng, danh bạ bác sĩ ở Mỹ, phần mềm đặt lịch, hệ thống dữ liệu chứng khoán, ứng dụng trên iOS, Android, macOS, Windows, và các giải pháp kỹ thuật đặt riêng. Tôi làm được cả backend, frontend, ứng dụng lẫn máy chủ, nên nhận trọn dự án và dẫn nhóm đi tới lúc chạy thật, kể cả phần triển khai và vận hành.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140" w:line="260"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Từ tháng 8/2025 nhóm tôi đưa AI vào quy trình. AI viết bản nháp, người review và kiểm thử trước khi cho chạy. Đây là cách nhóm làm hằng ngày, trên dự án của khách.</w:t>
+        <w:t xml:space="preserve">Từ tháng 8/2025 nhóm tôi làm theo lối AI-first. AI viết phần lớn code, người đọc lại từng dòng, viết kiểm thử và chịu trách nhiệm bản chạy thật. Việc nặng nhất giờ là đọc code và chọn hướng đi, chứ không phải gõ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">02  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">TÔI LÀM ĐƯỢC GÌ</w:t>
@@ -330,546 +330,1085 @@
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Hạ tầng và vận hành</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> — Linux, nginx, PostgreSQL, MinIO, TLS, triển khai và giám sát.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="250"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Làm việc cùng AI</w:t>
+        <w:t xml:space="preserve">Phát triển AI-first</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve"> — AI viết nháp, tôi rà soát và kiểm thử trước khi cho chạy.</w:t>
+        <w:t xml:space="preserve"> — AI viết nháp, tôi rà soát, kiểm thử và chịu trách nhiệm bản chạy thật.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">03  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">DỰ ÁN TIÊU BIỂU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="20" w:before="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diễm Nails — Website và hệ thống vận hành tiệm nail</w:t>
+        <w:t xml:space="preserve">3D Nails &amp; Spa — Website đặt lịch cho tiệm nail ở Maryland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t xml:space="preserve">Next.js · Prisma · MySQL · Redis · Firebase</w:t>
+        <w:t xml:space="preserve">Next.js · Tailwind · PostgreSQL · Square API</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Trọn bộ cho một tiệm nail ở Quận 4: website của tiệm, bán hàng tại quầy, hồ sơ khách và quản lý nhân viên.</w:t>
+        <w:t xml:space="preserve">Website cho một tiệm nail ở Gaithersburg, Mỹ: bảng giá 77 dịch vụ, lookbook, đánh giá Google và đặt lịch trực tuyến.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Next.js trên Prisma và MySQL, có Redis và thông báo đẩy.</w:t>
+        <w:t xml:space="preserve">Lịch hẹn, khách hàng, thanh toán và danh mục dịch vụ đồng bộ hai chiều với Square — hệ thống POS tiệm đang dùng.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="20" w:before="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">VNFData — Dữ liệu thị trường chứng khoán Việt Nam</w:t>
+        <w:t xml:space="preserve">Diễm Nails — Website và hệ thống vận hành tiệm nail</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t xml:space="preserve">Next.js · Go API · Redis · PostgreSQL</w:t>
+        <w:t xml:space="preserve">Next.js · Prisma · MySQL · Redis · Firebase</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Trang dữ liệu thị trường cho VietnamFinance: VN-Index, VN30, HNX và UPCoM.</w:t>
+        <w:t xml:space="preserve">Trọn bộ cho một tiệm nail ở Quận 4: website của tiệm, bán hàng tại quầy, hồ sơ khách và quản lý nhân viên.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Biểu đồ trong phiên, bản đồ nhiệt và dòng tiền khối ngoại, chạy trên một Go API.</w:t>
+        <w:t xml:space="preserve">Next.js trên Prisma và MySQL, có Redis và thông báo đẩy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="20" w:before="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">NailMaker — Ứng dụng iOS chụp ảnh nail</w:t>
+        <w:t xml:space="preserve">CRM — Chăm sóc khách hàng theo dự án</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t xml:space="preserve">iOS 17+ · App Store · trang giới thiệu tĩnh</w:t>
+        <w:t xml:space="preserve">Next.js · PostgreSQL · SSE · MinIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ứng dụng iPhone cho tiệm nail: chụp ảnh móng bằng ống kính macro.</w:t>
+        <w:t xml:space="preserve">Mỗi khách hàng là một dự án: issue kiểu GitHub, chat trực tiếp với nhân viên, tài liệu có phiên bản, nhật ký chăm sóc nội bộ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ghép ảnh trước — sau, đóng dấu tên tiệm; đã lên App Store.</w:t>
+        <w:t xml:space="preserve">Pipeline bán hàng, báo cáo khối lượng việc theo nhân viên; chat và thông báo realtime bằng SSE trên LISTEN/NOTIFY của PostgreSQL.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="20" w:before="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">MacXa — Điều khiển máy Mac từ xa</w:t>
+        <w:t xml:space="preserve">VNFData — Dữ liệu thị trường chứng khoán Việt Nam</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ứng dụng macOS · ứng dụng iOS · máy tiếp sức tự dựng · trang Next.js</w:t>
+        <w:t xml:space="preserve">Next.js · Go API · Redis · PostgreSQL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ứng dụng macOS và iOS để dùng máy Mac của mình từ xa.</w:t>
+        <w:t xml:space="preserve">Trang dữ liệu thị trường của báo VietnamFinance: chỉ số bốn sàn, bản đồ nhiệt, dòng tiền khối ngoại, hồ sơ cổ phiếu và xếp hạng doanh nghiệp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Một mã chín chữ số ghép hai đầu qua máy tiếp sức tự dựng — không VPN, không mở cổng.</w:t>
+        <w:t xml:space="preserve">Ban biên tập tự đăng bài qua khu quản trị riêng; số liệu chạy suốt phiên trên một Go API, PostgreSQL và Redis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="20" w:before="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">SendXa — Gửi tệp lớn thẳng giữa hai máy</w:t>
+        <w:t xml:space="preserve">NailMaker — Ứng dụng iOS chụp ảnh nail</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chỉ có bản web · WebRTC data channel · STUN tự dựng · Streams API</w:t>
+        <w:t xml:space="preserve">iOS 17+ · App Store · trang giới thiệu tĩnh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tệp tới 32 GB giữa hai thiết bị, chạy hẳn trong trình duyệt.</w:t>
+        <w:t xml:space="preserve">Ứng dụng iPhone cho thợ nail: chụp macro 0.5× lấy nét từ khoảng 2cm, tách nền studio và chỉnh màu bằng mô hình chạy ngay trên máy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Đi thẳng giữa hai máy qua WebRTC; máy chủ không giữ lại gì.</w:t>
+        <w:t xml:space="preserve">Tự đóng dấu tên tiệm và ghép ảnh trước — sau để đăng liền; không tài khoản, ảnh không rời khỏi điện thoại.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="20" w:before="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">KTPDF — Sửa PDF trên web, macOS và Windows</w:t>
+        <w:t xml:space="preserve">MacXa — Điều khiển máy Mac từ xa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t xml:space="preserve">Next.js · pdf-lib · pdf.js · WebAssembly · ứng dụng macOS · ứng dụng Windows</w:t>
+        <w:t xml:space="preserve">Ứng dụng macOS · ứng dụng iOS · máy tiếp sức tự dựng · trang Next.js</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sửa được phần chữ nằm sẵn trong tệp PDF, không phải dán đè lên.</w:t>
+        <w:t xml:space="preserve">Dùng máy Mac ở nhà từ xa: mở trên một máy Mac khác, trên iPhone, hay ngay trong trình duyệt của máy người khác.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chạy trên trình duyệt và có bản cài cho macOS, Windows; tệp không rời khỏi máy.</w:t>
+        <w:t xml:space="preserve">Mã chín số ghép hai đầu qua máy tiếp sức tôi tự dựng — không VPN, không mở cổng, máy đang ngủ vẫn gọi dậy được.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="20" w:before="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SendXa — Gửi tệp, chữ và ảnh thẳng giữa hai máy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chỉ có bản web · WebRTC data channel · STUN tự dựng · Streams API</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gửi tệp, chữ và ảnh thẳng từ máy này sang máy kia, ngay trong trình duyệt — tệp tới 32 GB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đi thẳng giữa hai máy qua WebRTC; máy chủ không giữ lại gì.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="20" w:before="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KTPDF — Sửa PDF trên web, macOS và Windows</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Next.js · pdf-lib · pdf.js · WebAssembly · ứng dụng macOS · ứng dụng Windows</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gõ lại phần chữ đã nằm sẵn trong tệp, không phải dán đè lên; thêm ảnh, hình mờ, gộp, tách, xoay và xoá trang.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chạy trong trình duyệt và có bản cài cho macOS, Windows — không tài khoản, không hạn mức, tệp không rời khỏi máy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="20" w:before="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TaskFlow — Giao việc và chấm KPI cho nhóm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Next.js · PostgreSQL · dnd-kit · Telegram</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Công cụ giao việc nội bộ: Kanban kéo thả, dòng thời gian theo người, lịch tuần; quản lý thấy hết, nhân viên chỉ thấy việc của mình.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chấm KPI từng người theo bốn mặt — năng suất, hiệu quả, chất lượng, kỷ luật — và báo việc mới, việc quá hạn qua Telegram.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="20" w:before="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NPI Telehealth — Danh bạ 272 nghìn bác sĩ Mỹ từ dữ liệu liên bang</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Next.js · PostgreSQL · PgBouncer · Redis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mỗi bác sĩ một trang hồ sơ ghép từ nhiều bộ dữ liệu CMS: NPPES, điểm chất lượng MIPS, kê đơn Medicare Part D, Open Payments, danh sách loại trừ OIG.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tra theo chuyên khoa, bang, thành phố và khám từ xa; số liệu so với mặt bằng bang và cả nước để người bệnh đọc được.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="20" w:before="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DentalNPI — Tìm nha sĩ ở Mỹ theo hồ sơ liên bang</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Next.js · PostgreSQL · SQL thuần</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Danh bạ nha sĩ chọn lọc: 5.220 hồ sơ ở 51 bang, 14 chuyên ngành nha khoa, xếp theo độ đầy đủ của hồ sơ, ghi danh Medicare và việc phục vụ vùng thiếu nha sĩ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đối chiếu địa chỉ hành nghề với vùng thiếu nha sĩ (HPSA) của HRSA và chương trình Medicaid từng bang.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="20" w:before="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GIASU — Nền tảng kết nối gia sư và phụ huynh</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Go · PostgreSQL · Next.js · Flutter · Python</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phụ huynh tìm gia sư theo môn, lớp, khu vực, học thử rồi mới đặt lịch; học phí giữ lại tới sau buổi học và hết 48 giờ khiếu nại.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gia sư được chấm GIASU Score từ dữ liệu dạy thật; mỗi học sinh có hồ sơ học tập, mục tiêu và tiến độ theo từng môn, giữ nguyên khi đổi gia sư.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="20" w:before="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tài liệu số — Quản lý tài liệu lưu trữ số theo Thông tư 05/2025/TT-BNV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FastAPI · PostgreSQL · Next.js</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phần mềm lưu trữ cho cơ quan, trường học: phông, hồ sơ, tài liệu, thu nộp, bảo quản, khai thác và hủy — mỗi màn hình dẫn chiếu đúng điều khoản của Thông tư.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chạy dạng dịch vụ cho nhiều cơ quan, mỗi cơ quan một tên miền riêng; phân quyền theo vai trò, phạm vi đơn vị và thời hạn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">04  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">KINH NGHIỆM</w:t>
@@ -1125,51 +1664,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Hợp đồng theo dự án và sản phẩm thử nghiệm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="40" w:line="250"/>
               <w:ind w:left="226" w:hanging="226"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="7A7A7A"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">·  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đưa AI vào quy trình của nhóm từ tháng 8/2025, thay cho cách viết tay từ đầu.</w:t>
+              <w:t xml:space="preserve">Chuyển nhóm sang lối làm AI-first từ tháng 8/2025: AI viết nháp, người rà soát và kiểm thử, thay cho cách viết tay từ đầu.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="40" w:line="250"/>
               <w:ind w:left="226" w:hanging="226"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="7A7A7A"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">·  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">KTPDF và NailMaker làm xong trong giai đoạn này; MacXa và SendXa bắt đầu từ đây.</w:t>
             </w:r>
           </w:p>