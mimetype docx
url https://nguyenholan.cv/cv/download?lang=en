--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -35,51 +35,51 @@
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyen Ho Lan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="90" w:line="260"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Full-Stack Senior Developer — 20+ years shipping production software, now building with AI-assisted workflows.</w:t>
+        <w:t xml:space="preserve">Senior Full-Stack Developer — 22 years writing software, one of them building products with AI — since August 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ho Chi Minh City, Vietnam   ·   +84 908 551 982   ·   nhlan82@gmail.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D9D9D9" w:sz="4" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="60" w:before="160"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
@@ -92,108 +92,94 @@
         <w:t xml:space="preserve">01  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">PROFILE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140" w:line="260"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">I have been a developer for 20 years, mostly web applications and business systems. I have worked on e-commerce sites, point-of-sale software, US physician directories, booking software, stock market data systems, apps for iOS, Android, macOS and Windows, and custom technical solutions. I know backend, frontend, apps and servers well enough to lead a team through a whole project: splitting the work, settling the architecture, reviewing code and getting it deployed.</w:t>
+        <w:t xml:space="preserve">I have been a developer for 22 years, mostly web applications and business systems. I have worked on e-commerce sites, point-of-sale software, US physician directories, booking software, stock market data systems, apps for iOS, Android, macOS and Windows, and custom technical solutions. I work across backend, frontend, apps and servers, so I take on whole projects and lead a team through to production — deployment and operations included.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140" w:line="260"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Since August 2025 my team has built with AI in the loop. The agent writes the draft, a person reviews and tests it before it ships. We use this on real client work, not side experiments, and what comes out of it is in production.</w:t>
+        <w:t xml:space="preserve">Since August 2025 my team has worked AI-first. Agents write most of the code; a person reads every line, writes the tests and stands behind what ships. The hard part now is reading code and choosing the direction, not typing it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">02  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">WHAT I BUILD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="140" w:line="260"/>
-[...12 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="60" w:line="250"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Business operations platforms</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> — Back office, field apps and one API behind both — bookings, contracts, staff, money.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="250"/>
       </w:pPr>
@@ -260,51 +246,51 @@
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> — WebAssembly and WebRTC — heavy work done on the user's own machine, nothing uploaded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="250"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Directories &amp; technical SEO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve"> — Millions of pages with structured data, built to rank and to keep ranking.</w:t>
+        <w:t xml:space="preserve"> — Millions of pages with structured data, tuned for search.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="250"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Booking &amp; scheduling</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> — Multi-tenant calendars, reminders, staff rosters and commission.</w:t>
       </w:r>
     </w:p>
@@ -321,959 +307,1108 @@
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">E-commerce &amp; marketplaces</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> — Catalogue, checkout, payment and shipping integrations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="250"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Infrastructure I actually run</w:t>
+        <w:t xml:space="preserve">Infrastructure and operations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve"> — Linux, nginx, PostgreSQL, MinIO, TLS, deploys — no platform team behind me.</w:t>
+        <w:t xml:space="preserve"> — Linux, nginx, PostgreSQL, MinIO, TLS, deploys and monitoring.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="250"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">AI-assisted delivery</w:t>
+        <w:t xml:space="preserve">AI-first delivery</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve"> — Agents draft, I review and test. Same accountability, a fraction of the time.</w:t>
+        <w:t xml:space="preserve"> — Agents draft; I review, test and stand behind what ships.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">03  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">SELECTED WORK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="140" w:line="260"/>
-[...12 lines deleted...]
-      <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="20" w:before="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">FSI DDS — Data recovery and protection platform</w:t>
+        <w:t xml:space="preserve">3D Nails &amp; Spa — Booking website for a nail salon in Maryland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t xml:space="preserve">Go API · Next.js · iOS · Android · PostgreSQL 16 · Redis · MinIO · Firebase</w:t>
+        <w:t xml:space="preserve">Next.js · Tailwind · PostgreSQL · Square API</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Operations platform for a data recovery centre — technology transferred from DDS Japan.</w:t>
+        <w:t xml:space="preserve">Website for a nail salon in Gaithersburg, Maryland: a 77-service price list, a lookbook, Google reviews and online booking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Web back office plus native iOS and Android apps, all on one Go API.</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">Self-hosted MinIO for file storage; Firebase for push notifications.</w:t>
+        <w:t xml:space="preserve">Bookings, customers, payments and the service catalogue sync both ways with Square, the POS the salon already runs on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="20" w:before="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diễm Nails — Salon management platform</w:t>
+        <w:t xml:space="preserve">Diễm Nails — Website and the system that runs the salon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">Next.js · Prisma · MySQL · Redis · Firebase</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Runs a nail, lash and hair salon in District 4: diemnails.com, plus admin and API subdomains.</w:t>
+        <w:t xml:space="preserve">Everything one nail salon in District 4 runs on: its website, point of sale, customer records and staff management.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Next.js on a Prisma/MySQL schema, with Redis and scheduled jobs.</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">Firebase push and email notifications; JWT sessions with per-role access.</w:t>
+        <w:t xml:space="preserve">Next.js on Prisma and MySQL, with Redis and push notifications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="20" w:before="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">VNFData — Vietnamese stock market data</w:t>
+        <w:t xml:space="preserve">CRM — Project-based customer care</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t xml:space="preserve">Next.js · Go API · Redis · PostgreSQL</w:t>
+        <w:t xml:space="preserve">Next.js · PostgreSQL · SSE · MinIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Market data site for VietnamFinance: VN-Index, VN30, HNX and UPCoM.</w:t>
+        <w:t xml:space="preserve">Each customer is a project: GitHub-style issues, live chat with staff, versioned documents and an internal care log.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Intraday charts, market-wide heatmap, liquidity and foreign order flow.</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">Separate database server; Redis for hot data through the trading session.</w:t>
+        <w:t xml:space="preserve">A sales pipeline and per-person workload reports; chat and notifications are real time over SSE on PostgreSQL LISTEN/NOTIFY.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="20" w:before="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">NailMaker — iOS app for salon photography</w:t>
+        <w:t xml:space="preserve">VNFData — Vietnamese stock market data</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t xml:space="preserve">iOS 17+ · App Store · static marketing site</w:t>
+        <w:t xml:space="preserve">Next.js · Go API · Redis · PostgreSQL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Native iPhone app for nail salons: photograph work with macro focus and clean backdrops.</w:t>
+        <w:t xml:space="preserve">The market data site of VietnamFinance: four exchanges, a heatmap, foreign order flow, company profiles and the magazine's own ratings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Before–after collages and the salon watermark, ready to post.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Shipped on the App Store; nailmaker.cam is its bilingual landing and policy site.</w:t>
+        <w:t xml:space="preserve">The newsroom publishes through its own back office; the numbers run through the session on a Go API, PostgreSQL and Redis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="20" w:before="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">MacXa — Remote desktop for the Mac</w:t>
+        <w:t xml:space="preserve">NailMaker — iOS app for salon photography</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t xml:space="preserve">macOS app · iOS app · self-hosted relay · Next.js site</w:t>
+        <w:t xml:space="preserve">iOS 17+ · App Store · static marketing site</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Native macOS and iOS apps for reaching your own Mac remotely.</w:t>
+        <w:t xml:space="preserve">iPhone app for nail techs: 0.5× macro focusing from about 2 cm, studio background removal and colour work by a model running on the phone itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">A nine-digit ID pairs the two ends through my own relay — no VPN, no port forwarding.</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">Also reachable from a browser when you are on someone else's machine.</w:t>
+        <w:t xml:space="preserve">Auto-stamps the salon name and builds before–after collages ready to post; no account, and photos never leave the phone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="20" w:before="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">SendXa — Large files straight from one machine to another</w:t>
+        <w:t xml:space="preserve">MacXa — Remote desktop for the Mac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t xml:space="preserve">Web only · WebRTC data channels · self-hosted STUN · Streams API</w:t>
+        <w:t xml:space="preserve">macOS app · iOS app · self-hosted relay · Next.js site</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Files up to 32 GB between any two devices, entirely in the browser — nothing to install.</w:t>
+        <w:t xml:space="preserve">Reach the Mac you left at home: from another Mac, from an iPhone, or in the browser of someone else's machine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Peer-to-peer over WebRTC data channels, paired through a STUN server I run myself.</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">Clipboard text and images send without saving a file first; nothing is kept on the server.</w:t>
+        <w:t xml:space="preserve">A nine-digit ID pairs the two ends through my own relay — no VPN, no port forwarding, and it wakes the machine from sleep.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="20" w:before="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">KTPDF — PDF editor for browser, macOS and Windows</w:t>
+        <w:t xml:space="preserve">SendXa — Files, text and images straight from one machine to another</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="70"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t xml:space="preserve">Next.js · pdf-lib · pdf.js · WebAssembly · macOS app · Windows app</w:t>
+        <w:t xml:space="preserve">Web only · WebRTC data channels · self-hosted STUN · Streams API</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">PDF editor that edits the text already inside the file, not stickers on top.</w:t>
+        <w:t xml:space="preserve">Send files, text and images straight from one machine to another, right in the browser — files up to 32 GB.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Add text, images and watermarks; merge, split, rotate and delete pages.</w:t>
+        <w:t xml:space="preserve">Peer-to-peer over WebRTC; nothing is kept on the server.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="20" w:before="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KTPDF — PDF editor for browser, macOS and Windows</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Next.js · pdf-lib · pdf.js · WebAssembly · macOS app · Windows app</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Runs online in any browser, and as desktop apps on macOS and Windows.</w:t>
+        <w:t xml:space="preserve">Retype the text already inside the file instead of sticking a box on top; add images and watermarks, merge, split, rotate and delete pages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="250"/>
         <w:ind w:left="226" w:hanging="226"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">pdf-lib and pdf.js with WebAssembly decoders — the file never leaves the machine.</w:t>
+        <w:t xml:space="preserve">Runs in the browser and as apps on macOS and Windows — no account, no daily limit, and the file never leaves the machine.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="20" w:before="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TaskFlow — Task tracking and KPIs for a team</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Next.js · PostgreSQL · dnd-kit · Telegram</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An internal task tool: drag-and-drop Kanban, a per-person timeline and a week view; managers see everything, staff only their own work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scores each person on four KPIs — output, completion, quality, discipline — and posts new and overdue tasks to Telegram.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="20" w:before="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NPI Telehealth — A directory of 272,000 US clinicians built from federal data</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Next.js · PostgreSQL · PgBouncer · Redis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">One profile per clinician, assembled from several CMS datasets: NPPES, MIPS quality scores, Medicare Part D prescribing, Open Payments and the OIG exclusion list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Search by specialty, state, city and telehealth availability; every figure is set against state and national averages so patients can read it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="20" w:before="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DentalNPI — Finding US dentists by their federal records</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Next.js · PostgreSQL · plain SQL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A curated dentist directory: 5,220 profiles across 51 states and 14 dental specialties, ranked by record completeness, Medicare enrolment and service in shortage areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Practice addresses are matched against HRSA dental shortage areas (HPSAs) and each state's Medicaid programme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="20" w:before="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GIASU — A marketplace connecting tutors and families</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Go · PostgreSQL · Next.js · Flutter · Python</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Families find tutors by subject, grade and area and take a trial lesson before booking; fees are held until after the lesson and a 48-hour dispute window.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tutors earn a GIASU Score from real teaching data; every student has a learning profile with goals and per-subject progress that survives a change of tutor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="20" w:before="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tài liệu số — Digital records management under Circular 05/2025/TT-BNV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="70"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FastAPI · PostgreSQL · Next.js</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Records software for agencies and schools: fonds, files, documents, transfer, preservation, access and disposal — every screen cites the article of the Circular it implements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="250"/>
+        <w:ind w:left="226" w:hanging="226"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Runs as a service for many organisations, each on its own subdomain; permissions by role, organisational scope and expiry date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">04  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">EXPERIENCE</w:t>
@@ -1367,51 +1502,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Own products and direct clients</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="40" w:line="250"/>
               <w:ind w:left="226" w:hanging="226"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="7A7A7A"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">·  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seven products in production: FSI DDS, Diễm Nails, VNFData, NailMaker, MacXa, SendXa, KTPDF.</w:t>
+              <w:t xml:space="preserve">Products in production: FSI DDS, Diễm Nails, VNFData, NailMaker, MacXa, SendXa, KTPDF.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="40" w:line="250"/>
               <w:ind w:left="226" w:hanging="226"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="7A7A7A"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">·  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Lead the team building them: splitting work, settling architecture, reviewing code, seeing it through to launch.</w:t>
             </w:r>
           </w:p>
@@ -1529,51 +1664,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Contract work and product prototypes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="40" w:line="250"/>
               <w:ind w:left="226" w:hanging="226"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="7A7A7A"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">·  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brought AI into the team's workflow from August 2025, replacing writing everything by hand.</w:t>
+              <w:t xml:space="preserve">Moved the team to an AI-first workflow in August 2025: agents draft, people review and test, replacing writing everything by hand.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="40" w:line="250"/>
               <w:ind w:left="226" w:hanging="226"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="7A7A7A"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">·  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">KTPDF and NailMaker finished in this period; MacXa and SendXa started here.</w:t>
             </w:r>
           </w:p>
@@ -3938,140 +4073,140 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">06  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">EDUCATION &amp; LANGUAGES</w:t>
+        <w:t xml:space="preserve">EDUCATION &amp; DETAILS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="100%"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2154"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="0"/>
               <w:bottom w:type="dxa" w:w="170"/>
               <w:right w:type="dxa" w:w="226"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="7A7A7A"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t xml:space="preserve">2000 — 2004 · Grade: Good</w:t>
+              <w:t xml:space="preserve">2000 — 2004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7483"/>
             <w:tcMar>
               <w:bottom w:type="dxa" w:w="170"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">BSc, Information Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Vietnam National University, Hanoi — Faculty of Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:line="250"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thesis: Connecting Data to Networking &amp; Building a Business Registry System with Informix — graded 9/10.</w:t>
+              <w:t xml:space="preserve">Thesis on Informix database systems — the groundwork for the large-scale data work that came later.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="100%"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
@@ -4147,231 +4282,111 @@
           <w:p>
             <w:r>
               <w:rPr>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">English</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7483"/>
             <w:tcMar>
               <w:bottom w:type="dxa" w:w="170"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermediate</w:t>
+              <w:t xml:space="preserve">Fluent reading and writing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="100%"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2154"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="0"/>
               <w:bottom w:type="dxa" w:w="170"/>
               <w:right w:type="dxa" w:w="226"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuous learning</w:t>
+              <w:t xml:space="preserve">Working style</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7483"/>
             <w:tcMar>
               <w:bottom w:type="dxa" w:w="170"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">LLM apps, agentic coding</w:t>
-[...119 lines deleted...]
-              <w:t xml:space="preserve">On request</w:t>
+              <w:t xml:space="preserve">Remote, or on site in Ho Chi Minh City</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D9D9D9" w:sz="4" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="220"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7A7A7A"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguyen Ho Lan · Ho Chi Minh City, Vietnam</w:t>
       </w:r>
@@ -4762,36 +4777,36 @@
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nguyen Ho Lan — Senior Full-Stack Developer, Ho Chi Minh City</dc:title>
   <dc:creator>Nguyen Ho Lan</dc:creator>
-  <dc:description>Senior full-stack developer in Ho Chi Minh City, 20 years in production. Go, Next.js, PostgreSQL; products shipping on web, iOS, Android, macOS and Windows. Available for senior remote roles and contract work.</dc:description>
+  <dc:description>Senior full-stack developer in Ho Chi Minh City, 22 years in production. Go, Next.js, PostgreSQL; products shipping on web, iOS, Android, macOS and Windows. Available for senior remote roles and contract work.</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>